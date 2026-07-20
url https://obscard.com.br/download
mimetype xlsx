--- v0 (2026-05-19)
+++ v1 (2026-07-20)
@@ -1,119 +1,127 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml" Id="rId3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <workbookPr/>
   <workbookProtection/>
   <bookViews>
     <workbookView visibility="visible" minimized="0" showHorizontalScroll="1" showVerticalScroll="1" showSheetTabs="1" tabRatio="600" firstSheet="0" activeTab="0" autoFilterDateGrouping="1"/>
   </bookViews>
   <sheets>
-    <sheet name="Observações" sheetId="1" state="visible" r:id="rId1"/>
+    <sheet name="Sheet1" sheetId="1" state="visible" r:id="rId1"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="3">
     <font>
       <name val="Calibri"/>
       <family val="2"/>
       <color theme="1"/>
       <sz val="11"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b val="1"/>
-      <color rgb="00FFFFFF"/>
-      <sz val="10"/>
+      <color rgb="00006400"/>
     </font>
     <font>
       <b val="1"/>
       <color rgb="008B0000"/>
     </font>
   </fonts>
   <fills count="4">
     <fill>
       <patternFill/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="000056B3"/>
-        <bgColor rgb="000056B3"/>
+        <fgColor rgb="00E8F0FE"/>
+        <bgColor rgb="00E8F0FE"/>
       </patternFill>
     </fill>
     <fill>
       <patternFill patternType="solid">
-        <fgColor rgb="00E8F0FE"/>
-        <bgColor rgb="00E8F0FE"/>
+        <fgColor rgb="00FFFFFF"/>
+        <bgColor rgb="00FFFFFF"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="1">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="4">
+  <cellXfs count="7">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" pivotButton="0" quotePrefix="0" xfId="0"/>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="2" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
+      <alignment vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="3" borderId="0" applyAlignment="1" pivotButton="0" quotePrefix="0" xfId="0">
       <alignment vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0" hidden="0"/>
   </cellStyles>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <colors>
     <indexedColors>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
       <rgbColor rgb="00000000"/>
       <rgbColor rgb="00FFFFFF"/>
       <rgbColor rgb="00FF0000"/>
       <rgbColor rgb="0000FF00"/>
       <rgbColor rgb="000000FF"/>
       <rgbColor rgb="00FFFF00"/>
       <rgbColor rgb="00FF00FF"/>
       <rgbColor rgb="0000FFFF"/>
@@ -440,490 +448,8720 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
     <pageSetUpPr/>
   </sheetPr>
-  <dimension ref="A1:AR2"/>
+  <dimension ref="A2:AR41"/>
   <sheetViews>
     <sheetView workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="15"/>
   <sheetData>
-    <row r="1" ht="45" customHeight="1">
-[...217 lines deleted...]
-          <t>Equip: Outro</t>
+    <row r="2">
+      <c r="A2" s="1" t="n">
+        <v>1</v>
+      </c>
+      <c r="B2" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2026 20:22:33</t>
+        </is>
+      </c>
+      <c r="C2" s="1" t="inlineStr">
+        <is>
+          <t>Gustavo Florindo Oliveira</t>
+        </is>
+      </c>
+      <c r="D2" s="1" t="inlineStr">
+        <is>
+          <t>23/05/2026</t>
+        </is>
+      </c>
+      <c r="E2" s="1" t="inlineStr">
+        <is>
+          <t>20:07</t>
+        </is>
+      </c>
+      <c r="F2" s="1" t="inlineStr">
+        <is>
+          <t>Carga</t>
+        </is>
+      </c>
+      <c r="G2" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H2" s="1" t="inlineStr">
+        <is>
+          <t>Turret</t>
+        </is>
+      </c>
+      <c r="I2" s="1" t="inlineStr"/>
+      <c r="J2" s="1" t="inlineStr">
+        <is>
+          <t>miau</t>
+        </is>
+      </c>
+      <c r="K2" s="1" t="inlineStr">
+        <is>
+          <t>miau</t>
+        </is>
+      </c>
+      <c r="L2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N2" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="O2" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="P2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="X2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Y2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Z2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AB2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AC2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AD2" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AE2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AF2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AG2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AH2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AI2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AJ2" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AL2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AM2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AN2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AO2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AP2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AQ2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AR2" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
         </is>
       </c>
     </row>
-    <row r="2">
-[...23 lines deleted...]
-      <c r="F2" s="2" t="inlineStr">
+    <row r="3">
+      <c r="A3" s="4" t="n">
+        <v>2</v>
+      </c>
+      <c r="B3" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026 17:39:22</t>
+        </is>
+      </c>
+      <c r="C3" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pedro Angelo </t>
+        </is>
+      </c>
+      <c r="D3" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="E3" s="4" t="inlineStr">
+        <is>
+          <t>17:36</t>
+        </is>
+      </c>
+      <c r="F3" s="4" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G3" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H3" s="4" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I3" s="4" t="inlineStr"/>
+      <c r="J3" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Algumas áreas com várias garrafas sem descarte correto, espalhadas pela área </t>
+        </is>
+      </c>
+      <c r="K3" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Recolhi as garrafas e no dds pedi mais atenção e o descarte correto das garrafas </t>
+        </is>
+      </c>
+      <c r="L3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V3" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z3" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ3" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR3" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="4">
+      <c r="A4" s="1" t="n">
+        <v>3</v>
+      </c>
+      <c r="B4" s="1" t="inlineStr">
+        <is>
+          <t>25/05/2026 19:00:14</t>
+        </is>
+      </c>
+      <c r="C4" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Marcio Batista da Silva </t>
+        </is>
+      </c>
+      <c r="D4" s="1" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="E4" s="1" t="inlineStr">
+        <is>
+          <t>18:51</t>
+        </is>
+      </c>
+      <c r="F4" s="1" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G4" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H4" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I4" s="1" t="inlineStr"/>
+      <c r="J4" s="1" t="inlineStr">
+        <is>
+          <t>Observei o mal manuseio do Quadro e Cartões na Entrada e saída da Sala de Máquinas Colaboradores colocando o nome mas não virando o Cartão na Entrada e na Saída não apagando o Nome....</t>
+        </is>
+      </c>
+      <c r="K4" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dei as orientações aos colaboradores de como funciona o nome no quadro e o Cartão. </t>
+        </is>
+      </c>
+      <c r="L4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q4" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y4" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="Z4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ4" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR4" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="5">
+      <c r="A5" s="4" t="n">
+        <v>4</v>
+      </c>
+      <c r="B5" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026 19:05:12</t>
+        </is>
+      </c>
+      <c r="C5" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Henrique Rocha Neponuceno </t>
+        </is>
+      </c>
+      <c r="D5" s="4" t="inlineStr">
+        <is>
+          <t>25/05/2026</t>
+        </is>
+      </c>
+      <c r="E5" s="4" t="inlineStr">
+        <is>
+          <t>18:43</t>
+        </is>
+      </c>
+      <c r="F5" s="4" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G5" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H5" s="4" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I5" s="4" t="inlineStr"/>
+      <c r="J5" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Garrafa de água na ária </t>
+        </is>
+      </c>
+      <c r="K5" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Eu recolhe as garrafas e descartei </t>
+        </is>
+      </c>
+      <c r="L5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR5" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="6">
+      <c r="A6" s="1" t="n">
+        <v>5</v>
+      </c>
+      <c r="B6" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026 18:58:40</t>
+        </is>
+      </c>
+      <c r="C6" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">lucas gonçalves dos santos </t>
+        </is>
+      </c>
+      <c r="D6" s="1" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="E6" s="1" t="inlineStr">
+        <is>
+          <t>18:54</t>
+        </is>
+      </c>
+      <c r="F6" s="1" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G6" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H6" s="1" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I6" s="1" t="inlineStr"/>
+      <c r="J6" s="1" t="inlineStr">
+        <is>
+          <t>Ok</t>
+        </is>
+      </c>
+      <c r="K6" s="1" t="inlineStr">
+        <is>
+          <t>Lixo</t>
+        </is>
+      </c>
+      <c r="L6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="X6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Y6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Z6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AB6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AC6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AD6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AE6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AF6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AG6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AH6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AI6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AJ6" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AL6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AM6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AN6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AO6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AP6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AQ6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AR6" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="7">
+      <c r="A7" s="4" t="n">
+        <v>6</v>
+      </c>
+      <c r="B7" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026 19:05:02</t>
+        </is>
+      </c>
+      <c r="C7" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pedro Ferraz </t>
+        </is>
+      </c>
+      <c r="D7" s="4" t="inlineStr">
+        <is>
+          <t>26/05/2026</t>
+        </is>
+      </c>
+      <c r="E7" s="4" t="inlineStr">
+        <is>
+          <t>18:59</t>
+        </is>
+      </c>
+      <c r="F7" s="4" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G7" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H7" s="4" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I7" s="4" t="inlineStr"/>
+      <c r="J7" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Área com vários materiais espalhados e com falta de organização 
+</t>
+        </is>
+      </c>
+      <c r="K7" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Reuni minha equipe e fizemos um House kip </t>
+        </is>
+      </c>
+      <c r="L7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V7" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z7" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ7" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR7" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="8">
+      <c r="A8" s="1" t="n">
+        <v>7</v>
+      </c>
+      <c r="B8" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2026 18:57:23</t>
+        </is>
+      </c>
+      <c r="C8" s="1" t="inlineStr">
+        <is>
+          <t>marcio batista da Silva</t>
+        </is>
+      </c>
+      <c r="D8" s="1" t="inlineStr">
+        <is>
+          <t>27/05/2026</t>
+        </is>
+      </c>
+      <c r="E8" s="1" t="inlineStr">
+        <is>
+          <t>18:46</t>
+        </is>
+      </c>
+      <c r="F8" s="1" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G8" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H8" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I8" s="1" t="inlineStr"/>
+      <c r="J8" s="1" t="inlineStr">
+        <is>
+          <t>Apenas Elogiar Toda Força de Trabalho AVANTIS PELO COMPROMETIMENTO E PRÓ ATIVIDADE DE TODA EQUIPE NA MOVIMENTAÇÃO DE CARGAS....</t>
+        </is>
+      </c>
+      <c r="K8" s="1" t="inlineStr">
+        <is>
+          <t>Foi falado com a Equipe que continue com esse mesmo Comprometimento e Pró Atividade....que continuem assim....</t>
+        </is>
+      </c>
+      <c r="L8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V8" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ8" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ8" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR8" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="4" t="n">
+        <v>8</v>
+      </c>
+      <c r="B9" s="4" t="inlineStr">
+        <is>
+          <t>30/05/2026 20:04:29</t>
+        </is>
+      </c>
+      <c r="C9" s="4" t="inlineStr">
+        <is>
+          <t>Teste</t>
+        </is>
+      </c>
+      <c r="D9" s="4" t="inlineStr">
+        <is>
+          <t>30/05/2026</t>
+        </is>
+      </c>
+      <c r="E9" s="4" t="inlineStr">
+        <is>
+          <t>20:03</t>
+        </is>
+      </c>
+      <c r="F9" s="4" t="inlineStr">
         <is>
           <t>Segurança</t>
         </is>
       </c>
-      <c r="G2" s="2" t="inlineStr">
+      <c r="G9" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H9" s="4" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I9" s="4" t="inlineStr">
+        <is>
+          <t>Teste</t>
+        </is>
+      </c>
+      <c r="J9" s="4" t="inlineStr">
+        <is>
+          <t>Teste</t>
+        </is>
+      </c>
+      <c r="K9" s="4" t="inlineStr">
+        <is>
+          <t>Teste</t>
+        </is>
+      </c>
+      <c r="L9" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="M9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR9" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" s="1" t="n">
+        <v>9</v>
+      </c>
+      <c r="B10" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026 12:35:24</t>
+        </is>
+      </c>
+      <c r="C10" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">HAYMER Paula leal amorim </t>
+        </is>
+      </c>
+      <c r="D10" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E10" s="1" t="inlineStr">
+        <is>
+          <t>12:32</t>
+        </is>
+      </c>
+      <c r="F10" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G10" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H10" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I10" s="1" t="inlineStr"/>
+      <c r="J10" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agradece o time de segurança pelo apoio ,nas execuções das atividades </t>
+        </is>
+      </c>
+      <c r="K10" s="1" t="inlineStr"/>
+      <c r="L10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI10" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AJ10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN10" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AO10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR10" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" s="4" t="n">
+        <v>10</v>
+      </c>
+      <c r="B11" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026 12:37:25</t>
+        </is>
+      </c>
+      <c r="C11" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Adaias Magalhães Martins </t>
+        </is>
+      </c>
+      <c r="D11" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E11" s="4" t="inlineStr">
+        <is>
+          <t>12:33</t>
+        </is>
+      </c>
+      <c r="F11" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G11" s="4" t="inlineStr">
         <is>
           <t>Sim</t>
         </is>
       </c>
-      <c r="H2" s="2" t="inlineStr">
+      <c r="H11" s="4" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I11" s="4" t="inlineStr"/>
+      <c r="J11" s="4" t="inlineStr">
+        <is>
+          <t>Porta do banheiro  do camarote 224 , nao esta chegando  por fora , a porta  devido o balanço  fica batendo a noite  toda</t>
+        </is>
+      </c>
+      <c r="K11" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foi comunicado  ao enfermeiro , sobre  a situação </t>
+        </is>
+      </c>
+      <c r="L11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V11" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ11" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ11" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR11" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" s="1" t="n">
+        <v>11</v>
+      </c>
+      <c r="B12" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026 12:40:01</t>
+        </is>
+      </c>
+      <c r="C12" s="1" t="inlineStr">
+        <is>
+          <t>Paulo Alberto</t>
+        </is>
+      </c>
+      <c r="D12" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E12" s="1" t="inlineStr">
+        <is>
+          <t>12:34</t>
+        </is>
+      </c>
+      <c r="F12" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G12" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H12" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I12" s="1" t="inlineStr"/>
+      <c r="J12" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tem um gotejamento na praça de maquinas vindo de um tubo revestido que fica no alta da praia de maquinas em frente a sala do fiscal no lado de borraste
+Gotejamento em cima de uma estação de mangueiras de incêndio </t>
+        </is>
+      </c>
+      <c r="K12" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Demonstrei ao TST Yuri </t>
+        </is>
+      </c>
+      <c r="L12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR12" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" s="4" t="n">
+        <v>12</v>
+      </c>
+      <c r="B13" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026 13:06:20</t>
+        </is>
+      </c>
+      <c r="C13" s="4" t="inlineStr">
+        <is>
+          <t>ALBERTO BISPO DE JESUS</t>
+        </is>
+      </c>
+      <c r="D13" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E13" s="4" t="inlineStr">
+        <is>
+          <t>13:01</t>
+        </is>
+      </c>
+      <c r="F13" s="4" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G13" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H13" s="4" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I13" s="4" t="inlineStr"/>
+      <c r="J13" s="4" t="inlineStr">
+        <is>
+          <t>Detectamos um grande fedor de gases no entorno da acomodação nos camarotes Dias decorrentes já e hoje está mais forte ainda</t>
+        </is>
+      </c>
+      <c r="K13" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comuca a segurança </t>
+        </is>
+      </c>
+      <c r="L13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ13" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR13" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" s="1" t="n">
+        <v>13</v>
+      </c>
+      <c r="B14" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026 20:52:14</t>
+        </is>
+      </c>
+      <c r="C14" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jader Cabral </t>
+        </is>
+      </c>
+      <c r="D14" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E14" s="1" t="inlineStr">
+        <is>
+          <t>10:21</t>
+        </is>
+      </c>
+      <c r="F14" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G14" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H14" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I14" s="1" t="inlineStr"/>
+      <c r="J14" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foi observado colaborador utilizando todos os EPIs corretamente durante o processo de solda </t>
+        </is>
+      </c>
+      <c r="K14" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Parabenizei o mesmo </t>
+        </is>
+      </c>
+      <c r="L14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z14" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AO14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AQ14" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AR14" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="4" t="n">
+        <v>14</v>
+      </c>
+      <c r="B15" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026 21:07:34</t>
+        </is>
+      </c>
+      <c r="C15" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Iago gaia da silva </t>
+        </is>
+      </c>
+      <c r="D15" s="4" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E15" s="4" t="inlineStr">
+        <is>
+          <t>21:05</t>
+        </is>
+      </c>
+      <c r="F15" s="4" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G15" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H15" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I15" s="4" t="inlineStr"/>
+      <c r="J15" s="4" t="inlineStr">
+        <is>
+          <t>Resido oléoso verificado antes de começar o trabalho.</t>
+        </is>
+      </c>
+      <c r="K15" s="4" t="inlineStr">
+        <is>
+          <t>Retirada do mesmo e descartado corretamente.</t>
+        </is>
+      </c>
+      <c r="L15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V15" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR15" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="1" t="n">
+        <v>15</v>
+      </c>
+      <c r="B16" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026 22:10:51</t>
+        </is>
+      </c>
+      <c r="C16" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Rafael de Lima </t>
+        </is>
+      </c>
+      <c r="D16" s="1" t="inlineStr">
+        <is>
+          <t>31/05/2026</t>
+        </is>
+      </c>
+      <c r="E16" s="1" t="inlineStr">
+        <is>
+          <t>08:20</t>
+        </is>
+      </c>
+      <c r="F16" s="1" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G16" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H16" s="1" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I16" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Meendek </t>
+        </is>
+      </c>
+      <c r="J16" s="1" t="inlineStr">
+        <is>
+          <t>Postura da equipe os trabalhadores estão seguindo o procedimento usando os EPIs corretamente e sempre colocando a segurança em primeiro lugar?</t>
+        </is>
+      </c>
+      <c r="K16" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Quero parabenizar os colaboradores q estão visando a segurança e respeitando os isolamento das área </t>
+        </is>
+      </c>
+      <c r="L16" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V16" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ16" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ16" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR16" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" s="4" t="n">
+        <v>16</v>
+      </c>
+      <c r="B17" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026 17:21:55</t>
+        </is>
+      </c>
+      <c r="C17" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alexandre Oliveira </t>
+        </is>
+      </c>
+      <c r="D17" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="E17" s="4" t="inlineStr">
+        <is>
+          <t>05:43</t>
+        </is>
+      </c>
+      <c r="F17" s="4" t="inlineStr">
+        <is>
+          <t>Carga</t>
+        </is>
+      </c>
+      <c r="G17" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H17" s="4" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I17" s="4" t="inlineStr">
+        <is>
+          <t>A lado do casario bombordo</t>
+        </is>
+      </c>
+      <c r="J17" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Chapas de mas de 3 metros amarrada no andaime podendo cair a qualquer momento </t>
+        </is>
+      </c>
+      <c r="K17" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Observe e relatei ao técnico de segurança </t>
+        </is>
+      </c>
+      <c r="L17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ17" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL17" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="AM17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR17" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" s="1" t="n">
+        <v>17</v>
+      </c>
+      <c r="B18" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026 20:01:47</t>
+        </is>
+      </c>
+      <c r="C18" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Claudio </t>
+        </is>
+      </c>
+      <c r="D18" s="1" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="E18" s="1" t="inlineStr">
+        <is>
+          <t>19:52</t>
+        </is>
+      </c>
+      <c r="F18" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G18" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H18" s="1" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I18" s="1" t="inlineStr"/>
+      <c r="J18" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tv e internet </t>
+        </is>
+      </c>
+      <c r="K18" s="1" t="inlineStr">
+        <is>
+          <t>A 45 dias atrás, realizaram uma reunião no refeitório e foi informado que subiria uma equipe técnica para resolver o problema da tv que não transmite os canais, fica trancando por causa da internet e até a data de hoje nada foi feito.</t>
+        </is>
+      </c>
+      <c r="L18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V18" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR18" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="4" t="n">
+        <v>18</v>
+      </c>
+      <c r="B19" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026 20:01:48</t>
+        </is>
+      </c>
+      <c r="C19" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Claudio </t>
+        </is>
+      </c>
+      <c r="D19" s="4" t="inlineStr">
+        <is>
+          <t>01/06/2026</t>
+        </is>
+      </c>
+      <c r="E19" s="4" t="inlineStr">
+        <is>
+          <t>19:52</t>
+        </is>
+      </c>
+      <c r="F19" s="4" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G19" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H19" s="4" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I19" s="4" t="inlineStr"/>
+      <c r="J19" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Tv e internet </t>
+        </is>
+      </c>
+      <c r="K19" s="4" t="inlineStr">
+        <is>
+          <t>A 45 dias atrás, realizaram uma reunião no refeitório e foi informado que subiria uma equipe técnica para resolver o problema da tv que não transmite os canais, fica trancando por causa da internet e até a data de hoje nada foi feito.</t>
+        </is>
+      </c>
+      <c r="L19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V19" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR19" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" s="1" t="n">
+        <v>19</v>
+      </c>
+      <c r="B20" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026 04:44:45</t>
+        </is>
+      </c>
+      <c r="C20" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alessandro Gomes da Cruz </t>
+        </is>
+      </c>
+      <c r="D20" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E20" s="1" t="inlineStr">
+        <is>
+          <t>04:34</t>
+        </is>
+      </c>
+      <c r="F20" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G20" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H20" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I20" s="1" t="inlineStr"/>
+      <c r="J20" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Dificuldade na reposição de água nas geladeiras,  o local é muito quente ,  dia 1 de junho por exemplo só foi abastecido após o almoço </t>
+        </is>
+      </c>
+      <c r="K20" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comuniquei ao TST </t>
+        </is>
+      </c>
+      <c r="L20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q20" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V20" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ20" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ20" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR20" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" s="4" t="n">
+        <v>20</v>
+      </c>
+      <c r="B21" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026 16:05:22</t>
+        </is>
+      </c>
+      <c r="C21" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="D21" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E21" s="4" t="inlineStr">
+        <is>
+          <t>16:04</t>
+        </is>
+      </c>
+      <c r="F21" s="4" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G21" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H21" s="4" t="inlineStr">
         <is>
           <t>Convés Carga Prin.</t>
         </is>
       </c>
-      <c r="I2" s="2" t="inlineStr"/>
-[...145 lines deleted...]
-      <c r="AM2" s="3" t="inlineStr">
+      <c r="I21" s="4" t="inlineStr"/>
+      <c r="J21" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="K21" s="4" t="inlineStr">
+        <is>
+          <t>Test</t>
+        </is>
+      </c>
+      <c r="L21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R21" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ21" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ21" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR21" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" s="1" t="n">
+        <v>21</v>
+      </c>
+      <c r="B22" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026 19:09:36</t>
+        </is>
+      </c>
+      <c r="C22" s="1" t="inlineStr">
+        <is>
+          <t>Wellington Ataide Araujo</t>
+        </is>
+      </c>
+      <c r="D22" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E22" s="1" t="inlineStr">
+        <is>
+          <t>08:45</t>
+        </is>
+      </c>
+      <c r="F22" s="1" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G22" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H22" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I22" s="1" t="inlineStr"/>
+      <c r="J22" s="1" t="inlineStr">
+        <is>
+          <t>Recipiente com produto liquido corrosivo (Hidróxido de Potassio), ao lado da porta que da acesso a Engine Room.</t>
+        </is>
+      </c>
+      <c r="K22" s="1" t="inlineStr">
+        <is>
+          <t>Foi comunicado ao responsável                  ( Leonardo), que providenciou a remoção do recipiente e descartou o liquido em local adequado.</t>
+        </is>
+      </c>
+      <c r="L22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P22" s="3" t="inlineStr">
         <is>
           <t>Inseguro</t>
         </is>
       </c>
-      <c r="AN2" s="2" t="inlineStr">
-[...21 lines deleted...]
-          <t>-</t>
+      <c r="Q22" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R22" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="S22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH22" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AI22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR22" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" s="4" t="n">
+        <v>22</v>
+      </c>
+      <c r="B23" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026 19:19:11</t>
+        </is>
+      </c>
+      <c r="C23" s="4" t="inlineStr">
+        <is>
+          <t>Wellington Ataide Araujo</t>
+        </is>
+      </c>
+      <c r="D23" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E23" s="4" t="inlineStr">
+        <is>
+          <t>14:30</t>
+        </is>
+      </c>
+      <c r="F23" s="4" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G23" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H23" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I23" s="4" t="inlineStr"/>
+      <c r="J23" s="4" t="inlineStr">
+        <is>
+          <t>Colaborador esmerilhando uma peça com disco de Corte.</t>
+        </is>
+      </c>
+      <c r="K23" s="4" t="inlineStr">
+        <is>
+          <t>O mesmo foi orientado a não esmerilhar peças com disco de Corte, pois o mesmo pode quebrar.</t>
+        </is>
+      </c>
+      <c r="L23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="P23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="Q23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="S23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="U23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ23" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK23" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="AL23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR23" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" s="1" t="n">
+        <v>23</v>
+      </c>
+      <c r="B24" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026 19:26:44</t>
+        </is>
+      </c>
+      <c r="C24" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Carlos Henrique moura de Oliveira </t>
+        </is>
+      </c>
+      <c r="D24" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E24" s="1" t="inlineStr">
+        <is>
+          <t>19:21</t>
+        </is>
+      </c>
+      <c r="F24" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G24" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H24" s="1" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I24" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cozinha </t>
+        </is>
+      </c>
+      <c r="J24" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">PARABÉNS, EQUIPE DA COZINHA! 👏
+Gostaria de agradecer e parabenizar toda a equipe pelo excelente trabalho realizado diariamente.
+O refeitório está sempre limpo, organizado e acolhedor, demonstrando o compromisso, a dedicação e o cuidado de cada profissional.
+qualidade do atendimento, a higiene e a organização fazem toda a diferença para quem utiliza este espaço.
+Muito obrigado pelo empenho e profissionalismo de todos. Continuem com esse excelente trabalho!
+Gratidão e respeito a toda a equipe da cozinha. </t>
+        </is>
+      </c>
+      <c r="K24" s="1" t="inlineStr"/>
+      <c r="L24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O24" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR24" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" s="4" t="n">
+        <v>24</v>
+      </c>
+      <c r="B25" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026 19:29:49</t>
+        </is>
+      </c>
+      <c r="C25" s="4" t="inlineStr">
+        <is>
+          <t>Wellington Ataide Araujo</t>
+        </is>
+      </c>
+      <c r="D25" s="4" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E25" s="4" t="inlineStr">
+        <is>
+          <t>16:40</t>
+        </is>
+      </c>
+      <c r="F25" s="4" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G25" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H25" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I25" s="4" t="inlineStr"/>
+      <c r="J25" s="4" t="inlineStr">
+        <is>
+          <t>Colaborador usando cinto de Segurança, com talabarte preso em um suporte da eletrocalha, e o mesmo usou um acesso inseguro para chegar até o local da atividade.</t>
+        </is>
+      </c>
+      <c r="K25" s="4" t="inlineStr">
+        <is>
+          <t>O mesmo foi orientado, a fixar o talabarte em um Ponto fixo, e usar acesso seguro para chegar no local da atividade.</t>
+        </is>
+      </c>
+      <c r="L25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q25" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R25" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="S25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T25" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="U25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB25" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AC25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL25" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="AM25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR25" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="1" t="n">
+        <v>25</v>
+      </c>
+      <c r="B26" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026 19:32:04</t>
+        </is>
+      </c>
+      <c r="C26" s="1" t="inlineStr">
+        <is>
+          <t>Daniel lira da Silva ( lifting)</t>
+        </is>
+      </c>
+      <c r="D26" s="1" t="inlineStr">
+        <is>
+          <t>02/06/2026</t>
+        </is>
+      </c>
+      <c r="E26" s="1" t="inlineStr">
+        <is>
+          <t>19:17</t>
+        </is>
+      </c>
+      <c r="F26" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G26" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H26" s="1" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I26" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Flotel refeitório </t>
+        </is>
+      </c>
+      <c r="J26" s="1" t="inlineStr">
+        <is>
+          <t>Quero agradecer imensamente a toda equipe de cozinha pelo serviço de alta qualidade.cada prato demostrou um bom gosto excepcional e muito capricho. 
+Parabéns pelo trabalho impecável e pelo carinho que vocês colocam na comida.</t>
+        </is>
+      </c>
+      <c r="K26" s="1" t="inlineStr"/>
+      <c r="L26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR26" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="4" t="n">
+        <v>26</v>
+      </c>
+      <c r="B27" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026 05:01:50</t>
+        </is>
+      </c>
+      <c r="C27" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alessandro Gomes da Cruz </t>
+        </is>
+      </c>
+      <c r="D27" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="E27" s="4" t="inlineStr">
+        <is>
+          <t>04:53</t>
+        </is>
+      </c>
+      <c r="F27" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G27" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H27" s="4" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I27" s="4" t="inlineStr"/>
+      <c r="J27" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">O excelente tralho prestado pelo pessoal da hotelaria do fluotel , bom atendimento e a alegria com que nos atende e muito bom </t>
+        </is>
+      </c>
+      <c r="K27" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Agradecimento </t>
+        </is>
+      </c>
+      <c r="L27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V27" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="W27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ27" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AK27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ27" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR27" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="1" t="n">
+        <v>27</v>
+      </c>
+      <c r="B28" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026 05:50:14</t>
+        </is>
+      </c>
+      <c r="C28" s="1" t="inlineStr">
+        <is>
+          <t>Paulo Alberto</t>
+        </is>
+      </c>
+      <c r="D28" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="E28" s="1" t="inlineStr">
+        <is>
+          <t>05:44</t>
+        </is>
+      </c>
+      <c r="F28" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G28" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H28" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I28" s="1" t="inlineStr"/>
+      <c r="J28" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alguns funcionários estão se retirando da sala de maquinas sem apagar seus nomes do quadro e sem virar o cartão para não perder a vaga 
+Assim Não permitindo a entrada de outros trabalhadores e contribuindo para um problema futuro em caso de sinistro
+</t>
+        </is>
+      </c>
+      <c r="K28" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Conversei com os colaboradores sobre essa ação,  mas continuam a praticar essa ação </t>
+        </is>
+      </c>
+      <c r="L28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q28" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y28" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="Z28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR28" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="4" t="n">
+        <v>28</v>
+      </c>
+      <c r="B29" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026 05:50:14</t>
+        </is>
+      </c>
+      <c r="C29" s="4" t="inlineStr">
+        <is>
+          <t>Paulo Alberto</t>
+        </is>
+      </c>
+      <c r="D29" s="4" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="E29" s="4" t="inlineStr">
+        <is>
+          <t>05:44</t>
+        </is>
+      </c>
+      <c r="F29" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G29" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H29" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I29" s="4" t="inlineStr"/>
+      <c r="J29" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Alguns funcionários estão se retirando da sala de maquinas sem apagar seus nomes do quadro e sem virar o cartão para não perder a vaga 
+Assim Não permitindo a entrada de outros trabalhadores e contribuindo para um problema futuro em caso de sinistro
+</t>
+        </is>
+      </c>
+      <c r="K29" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Conversei com os colaboradores sobre essa ação,  mas continuam a praticar essa ação </t>
+        </is>
+      </c>
+      <c r="L29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q29" s="5" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y29" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="Z29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR29" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="1" t="n">
+        <v>29</v>
+      </c>
+      <c r="B30" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026 16:31:17</t>
+        </is>
+      </c>
+      <c r="C30" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Onaldo de Almeida Martins </t>
+        </is>
+      </c>
+      <c r="D30" s="1" t="inlineStr">
+        <is>
+          <t>03/06/2026</t>
+        </is>
+      </c>
+      <c r="E30" s="1" t="inlineStr">
+        <is>
+          <t>16:17</t>
+        </is>
+      </c>
+      <c r="F30" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G30" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H30" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Bombas</t>
+        </is>
+      </c>
+      <c r="I30" s="1" t="inlineStr"/>
+      <c r="J30" s="1" t="inlineStr">
+        <is>
+          <t>Relatar sobre as condições adversas que a equipe de montagem do massereitor sob a supervisão do Pedro vem enfrentando com o máximo de atenção , foco e profissionalismo nesta atividade toda via temos vários desafios a cada etapa desse processo com tudo vamos superando um a um e avançando progressivamente para entregar um trabalho de qualidade e segurança sobre tudo em 1° lugar !</t>
+        </is>
+      </c>
+      <c r="K30" s="1" t="inlineStr">
+        <is>
+          <t>Foi observado por mim a qualidade e competência de cada um na equipe todos atuando com respeito e profissionalismo  , apesar das adversidades sempre chegamos em um denominador comum para o bom entrosamento na equipe ! Deixa aqui minha satisfação  e meus parabéns a todos dessa  equipe!</t>
+        </is>
+      </c>
+      <c r="L30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="M30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="O30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="Q30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="T30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="U30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="V30" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="X30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Y30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Z30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AB30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AC30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AD30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AE30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AF30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AG30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AH30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AI30" s="2" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AJ30" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AL30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AM30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AN30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AO30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AP30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AQ30" s="2" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AR30" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="4" t="n">
+        <v>30</v>
+      </c>
+      <c r="B31" s="4" t="inlineStr">
+        <is>
+          <t>13/06/2026 03:39:46</t>
+        </is>
+      </c>
+      <c r="C31" s="4" t="inlineStr">
+        <is>
+          <t>Mota</t>
+        </is>
+      </c>
+      <c r="D31" s="4" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="E31" s="4" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="F31" s="4" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G31" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H31" s="4" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I31" s="4" t="inlineStr">
+        <is>
+          <t>Vestiário/ area pra descanso pessoal do flotel turno da noite</t>
+        </is>
+      </c>
+      <c r="J31" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve"> observado que o local utilizado para descanso dos colaboradores do flotel turno da noite está sendo realizado diretamente no chão do vestiário. O piso apresenta baixa condição de conforto, estando gelado e com presença de mau cheiro, podendo afetar o bem-estar, higiene e condições adequadas de repouso dos trabalhadores.</t>
+        </is>
+      </c>
+      <c r="K31" s="4" t="inlineStr">
+        <is>
+          <t>Realizada orientação sobre a necessidade de adequação do local de descanso, visando disponibilizar uma área apropriada, limpa, higienizada e com condições mínimas de conforto aos colaboradores. Solicitada avaliação da liderança para correção das condições encontradas.</t>
+        </is>
+      </c>
+      <c r="L31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z31" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ31" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR31" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="1" t="n">
+        <v>31</v>
+      </c>
+      <c r="B32" s="1" t="inlineStr">
+        <is>
+          <t>13/06/2026 03:49:36</t>
+        </is>
+      </c>
+      <c r="C32" s="1" t="inlineStr">
+        <is>
+          <t>Santos</t>
+        </is>
+      </c>
+      <c r="D32" s="1" t="inlineStr">
+        <is>
+          <t>12/06/2026</t>
+        </is>
+      </c>
+      <c r="E32" s="1" t="inlineStr">
+        <is>
+          <t>00:00</t>
+        </is>
+      </c>
+      <c r="F32" s="1" t="inlineStr">
+        <is>
+          <t>Outro Departamento</t>
+        </is>
+      </c>
+      <c r="G32" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H32" s="1" t="inlineStr">
+        <is>
+          <t>Outro</t>
+        </is>
+      </c>
+      <c r="I32" s="1" t="inlineStr">
+        <is>
+          <t>Vestiário/ area pra descanso pessoal do flotel turno da noite</t>
+        </is>
+      </c>
+      <c r="J32" s="1" t="inlineStr">
+        <is>
+          <t>Durante a observação foi constatada condição inadequada no local destinado ao descanso dos colaboradores do flotel turno da noite. O ambiente apresenta piso frio, ausência de estrutura adequada para repouso e odor desagradável, necessitando de melhorias nas condições de higiene e conforto.”</t>
+        </is>
+      </c>
+      <c r="K32" s="1" t="inlineStr">
+        <is>
+          <t>Realizada comunicação à liderança sobre a condição encontrada, solicitando avaliação e adequação do local de descanso, visando melhorar as condições de higiene, conforto e bem-estar dos colaboradores.</t>
+        </is>
+      </c>
+      <c r="L32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z32" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR32" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="4" t="n">
+        <v>32</v>
+      </c>
+      <c r="B33" s="4" t="inlineStr">
+        <is>
+          <t>14/06/2026 20:40:22</t>
+        </is>
+      </c>
+      <c r="C33" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matheus de Araújo da Silva </t>
+        </is>
+      </c>
+      <c r="D33" s="4" t="inlineStr">
+        <is>
+          <t>14/06/2026</t>
+        </is>
+      </c>
+      <c r="E33" s="4" t="inlineStr">
+        <is>
+          <t>20:37</t>
+        </is>
+      </c>
+      <c r="F33" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G33" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H33" s="4" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I33" s="4" t="inlineStr"/>
+      <c r="J33" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Resto de alimentos , refrigerante, água no refeito de fumantes. </t>
+        </is>
+      </c>
+      <c r="K33" s="4" t="inlineStr">
+        <is>
+          <t>Retirei os mesmos .</t>
+        </is>
+      </c>
+      <c r="L33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z33" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR33" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="n">
+        <v>33</v>
+      </c>
+      <c r="B34" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2026 20:40:23</t>
+        </is>
+      </c>
+      <c r="C34" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matheus de Araújo da Silva </t>
+        </is>
+      </c>
+      <c r="D34" s="1" t="inlineStr">
+        <is>
+          <t>14/06/2026</t>
+        </is>
+      </c>
+      <c r="E34" s="1" t="inlineStr">
+        <is>
+          <t>20:37</t>
+        </is>
+      </c>
+      <c r="F34" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G34" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H34" s="1" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I34" s="1" t="inlineStr"/>
+      <c r="J34" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Resto de alimentos , refrigerante, água no refeito de fumantes. </t>
+        </is>
+      </c>
+      <c r="K34" s="1" t="inlineStr">
+        <is>
+          <t>Retirei os mesmos .</t>
+        </is>
+      </c>
+      <c r="L34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z34" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AA34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR34" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="4" t="n">
+        <v>34</v>
+      </c>
+      <c r="B35" s="4" t="inlineStr">
+        <is>
+          <t>21/06/2026 00:23:25</t>
+        </is>
+      </c>
+      <c r="C35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matheus de Araújo da Silva </t>
+        </is>
+      </c>
+      <c r="D35" s="4" t="inlineStr">
+        <is>
+          <t>21/06/2026</t>
+        </is>
+      </c>
+      <c r="E35" s="4" t="inlineStr">
+        <is>
+          <t>00:21</t>
+        </is>
+      </c>
+      <c r="F35" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G35" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H35" s="4" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I35" s="4" t="inlineStr"/>
+      <c r="J35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Garrafas de refrigerante no freezer de água </t>
+        </is>
+      </c>
+      <c r="K35" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Retirei as mesmas </t>
+        </is>
+      </c>
+      <c r="L35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R35" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z35" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ35" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR35" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+    </row>
+    <row r="36">
+      <c r="A36" s="1" t="n">
+        <v>35</v>
+      </c>
+      <c r="B36" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2026 22:33:46</t>
+        </is>
+      </c>
+      <c r="C36" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Matheus de Araújo da Silva </t>
+        </is>
+      </c>
+      <c r="D36" s="1" t="inlineStr">
+        <is>
+          <t>21/06/2026</t>
+        </is>
+      </c>
+      <c r="E36" s="1" t="inlineStr">
+        <is>
+          <t>22:30</t>
+        </is>
+      </c>
+      <c r="F36" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G36" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H36" s="1" t="inlineStr">
+        <is>
+          <t>Acomodação</t>
+        </is>
+      </c>
+      <c r="I36" s="1" t="inlineStr"/>
+      <c r="J36" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pessoal andado na acomodação sem pantufa vindo da aérea externa. </t>
+        </is>
+      </c>
+      <c r="K36" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Comuniquei o colaborador que não pode passei para Comissaria e limpei o lugar . </t>
+        </is>
+      </c>
+      <c r="L36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V36" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI36" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AJ36" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR36" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="37">
+      <c r="A37" s="4" t="n">
+        <v>36</v>
+      </c>
+      <c r="B37" s="4" t="inlineStr">
+        <is>
+          <t>23/06/2026 08:38:30</t>
+        </is>
+      </c>
+      <c r="C37" s="4" t="inlineStr">
+        <is>
+          <t>ALBERTO BISPO DE JESUS</t>
+        </is>
+      </c>
+      <c r="D37" s="4" t="inlineStr">
+        <is>
+          <t>22/06/2026</t>
+        </is>
+      </c>
+      <c r="E37" s="4" t="inlineStr">
+        <is>
+          <t>08:24</t>
+        </is>
+      </c>
+      <c r="F37" s="4" t="inlineStr">
+        <is>
+          <t>Produção</t>
+        </is>
+      </c>
+      <c r="G37" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H37" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I37" s="4" t="inlineStr"/>
+      <c r="J37" s="4" t="inlineStr">
+        <is>
+          <t>Ao realizar serviço na caldeiraria na praça de máquina solicitado pela fiscalização e supervisão observei que ao chegar ao local o mesmo local estava sujo realizei a minha atividade e fiz a limpeza de todo o local e de todas as bancadas mesmo não sendo eu que tinha usado e chamei o técnico de segurança que estava na frente de serviço e mostrei as condições do local</t>
+        </is>
+      </c>
+      <c r="K37" s="4" t="inlineStr">
+        <is>
+          <t>Fiz a limpeza de todo o ambiente e deportei as condições ao segurança presente</t>
+        </is>
+      </c>
+      <c r="L37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M37" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="N37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O37" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="P37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q37" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X37" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="Y37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z37" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO37" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="AP37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR37" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="38">
+      <c r="A38" s="1" t="n">
+        <v>37</v>
+      </c>
+      <c r="B38" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2026 04:52:07</t>
+        </is>
+      </c>
+      <c r="C38" s="1" t="inlineStr">
+        <is>
+          <t>ALEXANDRE S OLIVEIRA</t>
+        </is>
+      </c>
+      <c r="D38" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="E38" s="1" t="inlineStr">
+        <is>
+          <t>04:48</t>
+        </is>
+      </c>
+      <c r="F38" s="1" t="inlineStr">
+        <is>
+          <t>Manutenção</t>
+        </is>
+      </c>
+      <c r="G38" s="1" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H38" s="1" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I38" s="1" t="inlineStr"/>
+      <c r="J38" s="1" t="inlineStr">
+        <is>
+          <t>Tomadas maioria esta na apto para uso, tem que esticar extensão de longe pois as mesmas esta ruim</t>
+        </is>
+      </c>
+      <c r="K38" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Foi passado para supervisor e superiores sobre tomar uma medida </t>
+        </is>
+      </c>
+      <c r="L38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V38" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="W38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG38" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AH38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK38" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="AL38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR38" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="39">
+      <c r="A39" s="4" t="n">
+        <v>38</v>
+      </c>
+      <c r="B39" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026 04:54:12</t>
+        </is>
+      </c>
+      <c r="C39" s="4" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Jean Márcio Moura dos Santos </t>
+        </is>
+      </c>
+      <c r="D39" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="E39" s="4" t="inlineStr">
+        <is>
+          <t>04:46</t>
+        </is>
+      </c>
+      <c r="F39" s="4" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G39" s="4" t="inlineStr">
+        <is>
+          <t>Não</t>
+        </is>
+      </c>
+      <c r="H39" s="4" t="inlineStr">
+        <is>
+          <t>Sala de Máquinas</t>
+        </is>
+      </c>
+      <c r="I39" s="4" t="inlineStr"/>
+      <c r="J39" s="4" t="inlineStr">
+        <is>
+          <t>O andaime montado na praça de máquinas, em frente ao ponto identificado como sewage-black Walter, está obstruindo o acesso ao extintor de incêndio nº 64, impedindo sua retirada e utilização imediata em caso de emergência.</t>
+        </is>
+      </c>
+      <c r="K39" s="4" t="inlineStr">
+        <is>
+          <t>Foi comunicado ao setor HSE.</t>
+        </is>
+      </c>
+      <c r="L39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="R39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="S39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ39" s="5" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="AK39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR39" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="40">
+      <c r="A40" s="1" t="n">
+        <v>39</v>
+      </c>
+      <c r="B40" s="1" t="inlineStr">
+        <is>
+          <t>27/06/2026 06:46:49</t>
+        </is>
+      </c>
+      <c r="C40" s="1" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Elielton de Souza </t>
+        </is>
+      </c>
+      <c r="D40" s="1" t="inlineStr">
+        <is>
+          <t>26/06/2026</t>
+        </is>
+      </c>
+      <c r="E40" s="1" t="inlineStr">
+        <is>
+          <t>19:30</t>
+        </is>
+      </c>
+      <c r="F40" s="1" t="inlineStr">
+        <is>
+          <t>Subcontratado / Visitante</t>
+        </is>
+      </c>
+      <c r="G40" s="1" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H40" s="1" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I40" s="1" t="inlineStr"/>
+      <c r="J40" s="1" t="inlineStr">
+        <is>
+          <t>Foi observado equipamentos acondicionado em local desapropriado, podendo causar tropeço pois é um local onde as equipes do flotel se reúnem para em caso de emergência no FPSO e para as atravessias.</t>
+        </is>
+      </c>
+      <c r="K40" s="1" t="inlineStr">
+        <is>
+          <t>Isolar a área e orientar as equipes.</t>
+        </is>
+      </c>
+      <c r="L40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q40" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="R40" s="3" t="inlineStr">
+        <is>
+          <t>Inseguro</t>
+        </is>
+      </c>
+      <c r="S40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y40" s="3" t="inlineStr">
+        <is>
+          <t>Insegura</t>
+        </is>
+      </c>
+      <c r="Z40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AA40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR40" s="1" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+    </row>
+    <row r="41">
+      <c r="A41" s="4" t="n">
+        <v>40</v>
+      </c>
+      <c r="B41" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026 06:49:43</t>
+        </is>
+      </c>
+      <c r="C41" s="4" t="inlineStr">
+        <is>
+          <t>Elielton De Souza</t>
+        </is>
+      </c>
+      <c r="D41" s="4" t="inlineStr">
+        <is>
+          <t>27/06/2026</t>
+        </is>
+      </c>
+      <c r="E41" s="4" t="inlineStr">
+        <is>
+          <t>06:47</t>
+        </is>
+      </c>
+      <c r="F41" s="4" t="inlineStr">
+        <is>
+          <t>Segurança</t>
+        </is>
+      </c>
+      <c r="G41" s="4" t="inlineStr">
+        <is>
+          <t>Sim</t>
+        </is>
+      </c>
+      <c r="H41" s="4" t="inlineStr">
+        <is>
+          <t>Convés Carga Prin.</t>
+        </is>
+      </c>
+      <c r="I41" s="4" t="inlineStr"/>
+      <c r="J41" s="4" t="inlineStr">
+        <is>
+          <t>Instalação de aspirador de pó para higienização dos colaboradores após realização de atividades de corte e solda.</t>
+        </is>
+      </c>
+      <c r="K41" s="4" t="inlineStr">
+        <is>
+          <t>Apoio na instalação.</t>
+        </is>
+      </c>
+      <c r="L41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="M41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="N41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="O41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="P41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Q41" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="R41" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
+        </is>
+      </c>
+      <c r="S41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="T41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="U41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="V41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="W41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="X41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Y41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="Z41" s="6" t="inlineStr">
+        <is>
+          <t>Segura</t>
+        </is>
+      </c>
+      <c r="AA41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AB41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AC41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AD41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AE41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AF41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AG41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AH41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AI41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AJ41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AK41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AL41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AM41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AN41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AO41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AP41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AQ41" s="4" t="inlineStr">
+        <is>
+          <t>-</t>
+        </is>
+      </c>
+      <c r="AR41" s="6" t="inlineStr">
+        <is>
+          <t>Seguro</t>
         </is>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Microsoft Excel Compatible / Openpyxl 3.1.5</Application>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>openpyxl</dc:creator>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>